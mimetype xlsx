--- v0 (2026-07-04)
+++ v1 (2026-08-27)
@@ -778,8451 +778,4714 @@
           <t>type</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>balance</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>notes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G227"/>
+  <dimension ref="A1:G126"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>entity_type</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>entity_id</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>action_type</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>user_id</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>timestamp</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>reason</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>675b0fd24adc</t>
+          <t>8c0aef18965a</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-05-03T06:09:56.368116+00:00Z</t>
+          <t>2026-08-08T16:05:16.557485+00:00Z</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>c7fc8498d0d9</t>
+          <t>da454dd21494</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2026-05-03T11:01:45.834266+00:00Z</t>
+          <t>2026-08-08T16:06:13.753686+00:00Z</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>46d0a1de1ce5</t>
+          <t>5a2b6a4bb5da</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2026-05-03T11:01:47.884840+00:00Z</t>
+          <t>2026-08-08T16:27:30.793599+00:00Z</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>af6761ce25cd</t>
+          <t>71fb277715a1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2026-05-03T11:01:50.913954+00:00Z</t>
+          <t>2026-08-09T06:08:39.293899+00:00Z</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>a37f4c2303c3</t>
+          <t>0a28f34d7573</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2026-05-03T11:02:08.384869+00:00Z</t>
+          <t>2026-08-09T06:34:21.930057+00:00Z</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ec53b13b28c0</t>
+          <t>0ecd2eac8006</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026-05-03T11:02:08.899501+00:00Z</t>
+          <t>2026-08-09T06:34:50.172171+00:00Z</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>58b0a9bb6d9d</t>
+          <t>2eb26db26110</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-05-03T11:02:09.443110+00:00Z</t>
+          <t>2026-08-09T06:34:54.174757+00:00Z</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>4d1eb61b0b79</t>
+          <t>0609c31351a0</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2026-05-03T11:02:09.933040+00:00Z</t>
+          <t>2026-08-09T06:37:40.239342+00:00Z</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>5ad5c279c1a8</t>
+          <t>c3d9ad039cb7</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026-05-03T11:02:10.469017+00:00Z</t>
+          <t>2026-08-09T06:37:48.236174+00:00Z</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2d0755229f5d</t>
+          <t>2247365106a7</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-05-03T11:26:04.088760+00:00Z</t>
+          <t>2026-08-09T06:37:50.237129+00:00Z</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>8210e5c43474</t>
+          <t>9cc3c464e932</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2026-05-03T11:26:09.054466+00:00Z</t>
+          <t>2026-08-09T06:37:52.237186+00:00Z</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>e5e7c51da923</t>
+          <t>987e1eb773a3</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2026-05-03T11:33:45.041650+00:00Z</t>
+          <t>2026-08-09T06:38:00.245289+00:00Z</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>e3e9fae9a15a</t>
+          <t>88c7f7ae01d1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-05-03T11:33:49.774728+00:00Z</t>
+          <t>2026-08-09T19:47:26.890137+00:00Z</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>7e09bfc9b4bc</t>
+          <t>0b84a32fc7d5</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:05.575259+00:00Z</t>
+          <t>2026-08-10T00:12:02.571872+00:00Z</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>15c75f9d6662</t>
+          <t>8a03bf3365ba</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:06.163478+00:00Z</t>
+          <t>2026-08-10T10:30:01.737327+00:00Z</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>b8dd099b39bb</t>
+          <t>d3593aa3a998</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:06.592790+00:00Z</t>
+          <t>2026-08-10T12:56:15.559238+00:00Z</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>a246973b4c2c</t>
+          <t>3e84800f4afb</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>income_sources</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:07.196510+00:00Z</t>
+          <t>2026-08-10T13:57:06.072863+00:00Z</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>f0097dfd6eb1</t>
+          <t>3f134452882a</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:07.664202+00:00Z</t>
+          <t>2026-08-10T17:04:11.098307+00:00Z</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>fcdc726ce788</t>
+          <t>060a7ab85eff</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2026-05-03T11:34:08.219068+00:00Z</t>
+          <t>2026-08-10T17:04:18.075976+00:00Z</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>dafbe53e4214</t>
+          <t>604e073b844c</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2026-05-03T13:17:03.051104+00:00Z</t>
+          <t>2026-08-10T17:04:28.904124+00:00Z</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>d46994d7ca9a</t>
+          <t>a486d0ff36df</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>income_sources</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2026-05-03T20:07:08.466775+00:00Z</t>
+          <t>2026-08-10T18:00:35.504424+00:00Z</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>19b03515e593</t>
+          <t>3cfd37f60bf7</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2026-05-03T21:56:07.834380+00:00Z</t>
+          <t>2026-08-10T20:57:51.861642+00:00Z</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>1f6a7cdd7865</t>
+          <t>2f47412f9821</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2026-05-03T21:56:20.530567+00:00Z</t>
+          <t>2026-08-10T21:28:28.034823+00:00Z</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>3031f61bbd94</t>
+          <t>bc4c8637c61e</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2026-05-03T23:28:49.028282+00:00Z</t>
+          <t>2026-08-10T21:43:55.435983+00:00Z</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>10845a76796d</t>
+          <t>c8e6f0f6ed78</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2026-05-04T04:24:58.630872+00:00Z</t>
+          <t>2026-08-10T22:33:47.747185+00:00Z</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>16e2922a48cc</t>
+          <t>0077f28d2d91</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>loans</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2026-05-04T04:57:52.386472+00:00Z</t>
+          <t>2026-08-10T23:36:21.358137+00:00Z</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>b55106dc172f</t>
+          <t>b7be4351f2f5</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2026-05-04T08:22:15.574930+00:00Z</t>
+          <t>2026-08-11T01:22:40.169941+00:00Z</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>37b28443014d</t>
+          <t>365a95e5a81f</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>loans</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>2026-05-04T10:29:55.332275+00:00Z</t>
+          <t>2026-08-11T01:36:33.180844+00:00Z</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>c7bb8178217c</t>
+          <t>8db7d16f3784</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2026-05-04T11:11:20.874033+00:00Z</t>
+          <t>2026-08-11T01:37:10.423641+00:00Z</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>e3f5f5203462</t>
+          <t>224d1c91ee41</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2026-05-04T11:42:51.926695+00:00Z</t>
+          <t>2026-08-11T01:38:33.787914+00:00Z</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>adaf9a0a18a8</t>
+          <t>73bc560e488c</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2026-05-04T14:56:16.468709+00:00Z</t>
+          <t>2026-08-11T01:38:57.065073+00:00Z</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>b896e4ff4b46</t>
+          <t>2ac3ceac98d7</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2026-05-04T16:49:55.407153+00:00Z</t>
+          <t>2026-08-11T01:39:30.903953+00:00Z</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>5677447c7763</t>
+          <t>680c1f397f88</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2026-05-04T20:40:25.943849+00:00Z</t>
+          <t>2026-08-11T02:26:23.688232+00:00Z</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>9dfea5f1f137</t>
+          <t>cbf2a321adca</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2026-05-04T22:25:50.012663+00:00Z</t>
+          <t>2026-08-11T05:05:39.825258+00:00Z</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>e1ffa6b30411</t>
+          <t>78d6cfd84214</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2026-05-04T23:03:33.398858+00:00Z</t>
+          <t>2026-08-11T08:02:26.967094+00:00Z</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>fec320e87139</t>
+          <t>e3c3f1196142</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2026-05-06T15:25:05.073748+00:00Z</t>
+          <t>2026-08-11T08:21:04.520109+00:00Z</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>6f89ade4b14a</t>
+          <t>a105abcafa79</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>2026-05-07T00:11:43.026939+00:00Z</t>
+          <t>2026-08-11T14:02:04.937963+00:00Z</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>bba667cd895f</t>
+          <t>44073e3a0da0</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2026-05-07T14:31:52.245002+00:00Z</t>
+          <t>2026-08-11T14:02:35.919270+00:00Z</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>6b0978342c6b</t>
+          <t>5c94100e40f5</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2026-05-08T05:07:14.183599+00:00Z</t>
+          <t>2026-08-11T14:02:51.386032+00:00Z</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>162626fbce12</t>
+          <t>91243b1fe456</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2026-05-08T08:13:35.104241+00:00Z</t>
+          <t>2026-08-11T14:03:22.380164+00:00Z</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>b4845f364bbf</t>
+          <t>2bed42f5ab1e</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>2026-05-08T08:13:43.333505+00:00Z</t>
+          <t>2026-08-11T14:03:37.796355+00:00Z</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>755f1d2534bf</t>
+          <t>87932d730a18</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2026-05-08T08:13:44.364101+00:00Z</t>
+          <t>2026-08-12T14:40:55.015075+00:00Z</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>5b2ea58527fc</t>
+          <t>a845a1f24d20</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>2026-05-08T08:18:19.260061+00:00Z</t>
+          <t>2026-08-12T16:03:25.980117+00:00Z</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>46a1055a5073</t>
+          <t>553cd7ae961f</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>2026-05-08T08:18:43.516189+00:00Z</t>
+          <t>2026-08-12T18:09:07.618132+00:00Z</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>e42bc9625722</t>
+          <t>d68389c58ece</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:01.794798+00:00Z</t>
+          <t>2026-08-12T22:20:01.589410+00:00Z</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>5932daf1caf1</t>
+          <t>682b961a6cef</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:25.373300+00:00Z</t>
+          <t>2026-08-13T08:44:45.472218+00:00Z</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>a0400716a4d0</t>
+          <t>c2d8cda115b0</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:32.150934+00:00Z</t>
+          <t>2026-08-13T12:33:11.541434+00:00Z</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>e6692c5be4ee</t>
+          <t>7e9579ba93db</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:32.757414+00:00Z</t>
+          <t>2026-08-13T13:27:29.263189+00:00Z</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>0a003cb9eaba</t>
+          <t>5880277d2511</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>deductions</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:33.286955+00:00Z</t>
+          <t>2026-08-13T13:27:41.060952+00:00Z</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>28d8ef0035da</t>
+          <t>c40912d0d624</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:33.813500+00:00Z</t>
+          <t>2026-08-13T13:27:46.070428+00:00Z</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>1d2e71e767ff</t>
+          <t>e0a59d6ad579</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:42.595700+00:00Z</t>
+          <t>2026-08-13T13:27:49.399039+00:00Z</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>4bd8fb986d08</t>
+          <t>9d2164252cab</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:49.474903+00:00Z</t>
+          <t>2026-08-13T13:27:49.818876+00:00Z</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>16d48d6d9b77</t>
+          <t>f56032b67ea6</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:50.007249+00:00Z</t>
+          <t>2026-08-13T13:27:51.372638+00:00Z</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>6812843ff1e3</t>
+          <t>428837f31659</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:50.505912+00:00Z</t>
+          <t>2026-08-13T13:28:06.389702+00:00Z</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>e4c65b0068bb</t>
+          <t>feab9e041997</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>2026-05-08T08:19:51.072344+00:00Z</t>
+          <t>2026-08-13T13:28:08.878488+00:00Z</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>539bf954bd48</t>
+          <t>7d794b9cf54a</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>2026-05-09T10:43:22.155829+00:00Z</t>
+          <t>2026-08-13T21:03:30.696141+00:00Z</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>ad40301c5a7d</t>
+          <t>8679a1e3f935</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>2026-05-09T11:31:18.019533+00:00Z</t>
+          <t>2026-08-13T22:05:05.832654+00:00Z</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>13a4864f84fd</t>
+          <t>30d7ecc5c156</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>deductions</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>2026-05-10T04:16:40.738404+00:00Z</t>
+          <t>2026-08-13T23:09:28.080770+00:00Z</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>12fc3adf00b7</t>
+          <t>042c7535cee9</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>2026-05-10T08:40:50.961042+00:00Z</t>
+          <t>2026-08-13T23:13:05.402827+00:00Z</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>62a4929deab2</t>
+          <t>98fb14ecb8df</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>2026-05-10T08:50:30.825952+00:00Z</t>
+          <t>2026-08-13T23:39:55.546392+00:00Z</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>295ede97b86b</t>
+          <t>c2e1e2b5aba8</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>2026-05-10T09:30:51.119386+00:00Z</t>
+          <t>2026-08-14T02:47:34.387082+00:00Z</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>c942be1c7c36</t>
+          <t>66c0df6dc189</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>income_sources</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>2026-05-10T15:58:25.768402+00:00Z</t>
+          <t>2026-08-14T03:48:08.467287+00:00Z</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>8c671848e8f3</t>
+          <t>3c0709bd0c89</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>2026-05-10T17:11:33.829691+00:00Z</t>
+          <t>2026-08-14T04:17:56.719686+00:00Z</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>fbc41ce3c98e</t>
+          <t>02c749b39a38</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>2026-05-11T03:45:51.116315+00:00Z</t>
+          <t>2026-08-14T05:17:41.298313+00:00Z</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>e11f4e6ed71d</t>
+          <t>d3d486d35e4a</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>2026-05-11T04:54:25.082515+00:00Z</t>
+          <t>2026-08-14T06:07:44.054360+00:00Z</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>f60aa31e2e35</t>
+          <t>52f0d49f32cf</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>interest_entries</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>2026-05-11T10:45:40.917501+00:00Z</t>
+          <t>2026-08-14T06:26:58.230965+00:00Z</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>a4a7b89539a8</t>
+          <t>cba95779cc31</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>2026-05-11T12:00:13.216885+00:00Z</t>
+          <t>2026-08-14T06:37:23.082456+00:00Z</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>8ce556f16399</t>
+          <t>97002f8ac73d</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>2026-05-11T12:37:57.649180+00:00Z</t>
+          <t>2026-08-14T06:48:01.724923+00:00Z</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>382f1b5d8fdb</t>
+          <t>0ad792b1e573</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>2026-05-11T16:01:17.503145+00:00Z</t>
+          <t>2026-08-14T23:21:48.408361+00:00Z</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>e1123173ecac</t>
+          <t>5c641a964bcb</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>2026-05-11T18:01:16.684027+00:00Z</t>
+          <t>2026-08-14T23:22:19.502517+00:00Z</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>61692305804b</t>
+          <t>5cf7865f99af</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>2026-05-11T18:12:38.155028+00:00Z</t>
+          <t>2026-08-14T23:22:35.075650+00:00Z</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>b0a3bfd9c473</t>
+          <t>6a5c26d13fa9</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2026-05-11T18:13:24.466920+00:00Z</t>
+          <t>2026-08-14T23:23:06.126418+00:00Z</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>7249c574bec5</t>
+          <t>6383daf747d5</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>2026-05-13T03:22:33.059848+00:00Z</t>
+          <t>2026-08-14T23:23:21.557954+00:00Z</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>32816c20ce24</t>
+          <t>4e745c5a6101</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2026-05-13T03:23:44.075191+00:00Z</t>
+          <t>2026-08-15T05:05:37.359458+00:00Z</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>fb60deae7e11</t>
+          <t>b218b8700b62</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>2026-05-13T04:15:02.662462+00:00Z</t>
+          <t>2026-08-15T05:36:27.505625+00:00Z</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>26b26319d625</t>
+          <t>41e82906af70</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>2026-05-13T06:25:28.675182+00:00Z</t>
+          <t>2026-08-15T08:20:06.645552+00:00Z</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>bd8695a3d689</t>
+          <t>36f760579c26</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>2026-05-13T08:11:14.577248+00:00Z</t>
+          <t>2026-08-15T11:50:19.628321+00:00Z</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>48dfbfd54890</t>
+          <t>41e73e252684</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>2026-05-13T08:48:13.710212+00:00Z</t>
+          <t>2026-08-15T16:16:39.594239+00:00Z</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>368087e55934</t>
+          <t>4a63b1654117</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>2026-05-13T09:59:04.663186+00:00Z</t>
+          <t>2026-08-15T21:15:24.600910+00:00Z</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>4df71f059263</t>
+          <t>99dda8106115</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2026-05-14T17:52:05.103943+00:00Z</t>
+          <t>2026-08-15T22:26:30.178670+00:00Z</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>062a71daaeb7</t>
+          <t>5fa70dc64a02</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2026-05-14T21:41:02.004728+00:00Z</t>
+          <t>2026-08-16T03:44:47.579677+00:00Z</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>8dc39e1835c5</t>
+          <t>e4b5ff5f242c</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2026-05-14T21:41:10.567141+00:00Z</t>
+          <t>2026-08-18T04:41:54.410491+00:00Z</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>07468d566247</t>
+          <t>57ab208ea40a</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2026-05-14T21:43:32.036472+00:00Z</t>
+          <t>2026-08-18T04:50:57.771363+00:00Z</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>e4917eaf97d2</t>
+          <t>4384de713ca3</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2026-05-14T21:45:06.333228+00:00Z</t>
+          <t>2026-08-18T04:51:13.334861+00:00Z</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>07ede3d50dcc</t>
+          <t>385aea6c998a</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026-05-14T21:45:51.252743+00:00Z</t>
+          <t>2026-08-18T05:05:27.599373+00:00Z</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>7580d4e7d62f</t>
+          <t>7aa062c575c3</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>2026-05-14T21:45:58.953656+00:00Z</t>
+          <t>2026-08-18T05:09:04.743544+00:00Z</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>23029164a070</t>
+          <t>c4b801072eda</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2026-05-14T21:46:20.388568+00:00Z</t>
+          <t>2026-08-18T05:10:06.722171+00:00Z</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>f507e2b98227</t>
+          <t>e6ef08bfc641</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2026-05-15T12:07:02.002111+00:00Z</t>
+          <t>2026-08-18T05:10:22.145124+00:00Z</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>cd50f3b6ebd7</t>
+          <t>b18117d8f755</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>2026-05-16T05:16:14.879636+00:00Z</t>
+          <t>2026-08-18T05:10:53.085540+00:00Z</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>44c62a089f1d</t>
+          <t>6fe0d817c504</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>2026-05-16T05:28:54.838312+00:00Z</t>
+          <t>2026-08-18T06:23:37.631125+00:00Z</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>f39657e47ace</t>
+          <t>1cead8fb968d</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>2026-05-16T05:29:10.331971+00:00Z</t>
+          <t>2026-08-18T13:21:25.499109+00:00Z</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>e84f029c0d70</t>
+          <t>2b044f8f5eba</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>2026-05-16T05:55:18.102306+00:00Z</t>
+          <t>2026-08-18T20:32:37.421157+00:00Z</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>fc2d7962e6ec</t>
+          <t>e42c3bbd3d3a</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>2026-05-16T05:58:54.713390+00:00Z</t>
+          <t>2026-08-19T04:23:55.875711+00:00Z</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>74a78d35d419</t>
+          <t>9e6ddda4ec3b</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>2026-05-16T05:59:10.095395+00:00Z</t>
+          <t>2026-08-19T04:23:56.888222+00:00Z</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>4413f78561d4</t>
+          <t>3bf408f3e58d</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>2026-05-16T05:59:25.474667+00:00Z</t>
+          <t>2026-08-19T04:25:54.514298+00:00Z</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>d318273ffe50</t>
+          <t>da417bddba2d</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>2026-05-16T05:59:40.850765+00:00Z</t>
+          <t>2026-08-19T04:25:54.954165+00:00Z</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>71de0ba4113f</t>
+          <t>8ad948f130db</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>2026-05-17T03:15:29.128838+00:00Z</t>
+          <t>2026-08-20T08:56:44.534636+00:00Z</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>9da0f4ec1f06</t>
+          <t>62eec0ef69a2</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>2026-05-17T03:59:01.775226+00:00Z</t>
+          <t>2026-08-20T16:58:41.532551+00:00Z</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>71dbdff8758f</t>
+          <t>67ec609fc71e</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>2026-05-17T13:26:46.085716+00:00Z</t>
+          <t>2026-08-20T18:23:19.071391+00:00Z</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>6416c251d8c0</t>
+          <t>eb1fb1f9f1c8</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>2026-05-17T15:58:14.292688+00:00Z</t>
+          <t>2026-08-20T20:56:14.106866+00:00Z</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>1120006884c0</t>
+          <t>3190f0e5ba75</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>2026-05-18T03:06:10.772297+00:00Z</t>
+          <t>2026-08-20T21:16:14.863850+00:00Z</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>d359bd6ac045</t>
+          <t>26d0c57661b6</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>2026-05-18T03:12:59.456674+00:00Z</t>
+          <t>2026-08-21T00:36:25.689195+00:00Z</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>7c670d1baf77</t>
+          <t>e0d28c5e1517</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:07.429823+00:00Z</t>
+          <t>2026-08-21T02:10:39.814678+00:00Z</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>cbbdd7277d72</t>
+          <t>11614e8b5873</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:15.434339+00:00Z</t>
+          <t>2026-08-21T02:10:41.855706+00:00Z</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>d62ee3b010e0</t>
+          <t>5bdc9d88efd4</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:17.435509+00:00Z</t>
+          <t>2026-08-21T02:10:43.868946+00:00Z</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>df4ae2aef7bc</t>
+          <t>ec7b8db83282</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:19.435755+00:00Z</t>
+          <t>2026-08-21T02:10:45.735393+00:00Z</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>5571a26ceae0</t>
+          <t>65780ff969d7</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:27.440857+00:00Z</t>
+          <t>2026-08-21T02:10:47.733508+00:00Z</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>b8f51f6aa233</t>
+          <t>87894b5ce03b</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>2026-05-18T03:13:49.480814+00:00Z</t>
+          <t>2026-08-21T02:44:30.250413+00:00Z</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>26173a2f7e81</t>
+          <t>afa232da6c6f</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>2026-05-18T23:31:41.081577+00:00Z</t>
+          <t>2026-08-21T04:31:35.078990+00:00Z</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>b9302a93e148</t>
+          <t>df69526c4ec4</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>2026-05-20T01:10:59.117065+00:00Z</t>
+          <t>2026-08-21T04:31:37.192738+00:00Z</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>b136020f4c59</t>
+          <t>557f8525f57c</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>2026-05-20T07:22:35.622542+00:00Z</t>
+          <t>2026-08-21T06:24:24.346623+00:00Z</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>f7f15a29b36e</t>
+          <t>c73f1337ddc4</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>2026-05-20T11:04:27.140673+00:00Z</t>
+          <t>2026-08-22T03:34:45.813897+00:00Z</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>de8c9994540f</t>
+          <t>91b70b905116</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>2026-05-20T21:59:57.868569+00:00Z</t>
+          <t>2026-08-24T02:55:56.785715+00:00Z</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>6cb31bec2d2c</t>
+          <t>ee91ab8d0203</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>system</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>2026-05-20T22:02:48.119506+00:00Z</t>
+          <t>2026-08-24T03:55:49.432436+00:00Z</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Full XLSX workbook export</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>6362c67a5631</t>
+          <t>5805172c7c2f</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>system</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>2026-05-20T22:03:03.637030+00:00Z</t>
+          <t>2026-08-24T05:14:41.311446+00:00Z</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>91c811f86a4a</t>
+          <t>accdacf702c0</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>2026-05-20T22:04:36.473411+00:00Z</t>
+          <t>2026-08-24T22:29:53.839876+00:00Z</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>9e1649482972</t>
+          <t>31a2a9b6be74</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>2026-05-20T22:05:22.795027+00:00Z</t>
+          <t>2026-08-24T22:30:24.954175+00:00Z</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>d9a94114c2e2</t>
+          <t>265dbe9f22c0</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>2026-05-20T22:06:09.118439+00:00Z</t>
+          <t>2026-08-24T22:30:40.533915+00:00Z</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>54df628f1dd0</t>
+          <t>43cde95f73b1</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>loans</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>2026-05-20T22:06:24.504657+00:00Z</t>
+          <t>2026-08-24T22:31:27.225281+00:00Z</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
+          <t>CSV export of loans</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>52429cc4af43</t>
+          <t>533bddb6a7bc</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>purpose_allocations</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>2026-05-20T22:06:55.356912+00:00Z</t>
+          <t>2026-08-24T22:31:42.645184+00:00Z</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>CSV export of purpose_allocations</t>
+          <t>CSV export of deductions</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>7611ef7b9a3b</t>
+          <t>614ce9badbef</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>income_sources</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>2026-05-21T03:40:58.293755+00:00Z</t>
+          <t>2026-08-24T22:31:58.065871+00:00Z</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of income_sources</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>141b594d1f6e</t>
+          <t>1836f73c9666</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>loans</t>
+          <t>interest_entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>2026-05-24T03:14:45.442875+00:00Z</t>
+          <t>2026-08-24T22:32:13.487470+00:00Z</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>CSV export of loans</t>
+          <t>CSV export of interest_entries</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>1d6a8f3ccbc7</t>
+          <t>3af4032c551e</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>deductions</t>
+          <t>purpose_allocations</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>2026-05-27T13:51:28.002485+00:00Z</t>
+          <t>2026-08-24T22:32:28.910873+00:00Z</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>CSV export of deductions</t>
+          <t>CSV export of purpose_allocations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>ceed7c428335</t>
+          <t>16c3eda3fde3</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>income_sources</t>
+          <t>system</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>2026-05-27T13:52:16.326109+00:00Z</t>
+          <t>2026-08-27T14:03:24.722596+00:00Z</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>CSV export of income_sources</t>
+          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>6c2381d2438b</t>
+          <t>3a6fde2e0727</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>interest_entries</t>
+          <t>deductions</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>export</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>anonymous</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>2026-05-27T13:53:02.640813+00:00Z</t>
+          <t>2026-08-27T14:38:40.780292+00:00Z</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>CSV export of interest_entries</t>
-[...220 lines deleted...]
-        <is>
           <t>CSV export of deductions</t>
-        </is>
-[...3513 lines deleted...]
-          <t>Full XLSX workbook export</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>